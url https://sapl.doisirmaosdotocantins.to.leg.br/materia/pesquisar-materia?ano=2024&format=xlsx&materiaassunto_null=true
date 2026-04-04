--- v0 (2025-11-18)
+++ v1 (2026-04-04)
@@ -54,149 +54,149 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Geciran Saraiva Silva</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_n_001_2024.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_n_001_2024.pdf</t>
   </si>
   <si>
     <t>“CRIA NOVA ESTRUTURA ADMINISTRATIVA DO QUADRO ORGANIZACIONAL DO PODER EXECUTIVO DO MUNICÍPIO DE DOIS IRMÃOS O TOCANTINS E REVOGA A LEI MUNICIPAL Nº 652/2023 DE 14 DE ABRIL DE 2023”.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_n_002_2024.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_n_002_2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL EM REGIME TEMPORÁRIO, PARA ATENDER A NECESSIDADE DA ADMINISTRAÇÃO PÚBLICA E REVOGA A LEI MUNICIPAL Nº 642/2023 E POSTERIORES ALTERAÇÕES".</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_n_003-2024.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_n_003-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n° 675/2024, de 29 de janeiro de 2024, que dispõe sobre a Estrutura Administrativa do Quadro Organizacional do Poder Executivo do Município de Dois Irmãos do Tocantins, para dispor sobre modificações organizacionais, e adota outras providências.”</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/25/decreto_n_004_-_corpos_de_cristo_2024.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/25/decreto_n_004_-_corpos_de_cristo_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar e implantar o Conselho Municipal dos Direitos da Pessoa Idosa - CMDPI, a Conferência Municipal dos Direitos da Pessoa Idosa e o Fundo Municipal dos Direitos da Pessoa Idosa, e dá outras providências.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução do Legislativo</t>
   </si>
   <si>
     <t>ERALDO COELHO</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_resolucao_-_2024-12-17.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_resolucao_-_2024-12-17.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE DOIS IRMÃOS DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_resolucao_-_2024-3-11.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_resolucao_-_2024-3-11.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE SERVIDORES EFETIVOS DA CÂMARA_x000D_
 MUNICIPAL DE DOIS IRMÃOS DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_resolucao_-_2024-1-2.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_resolucao_-_2024-1-2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES DO_x000D_
 MUNICÍPIO DE DOIS IRMÃOS DO TOCANTINS-TO PARA A LEGISLATURA DE 2025 À 2028, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_complementar_n_001-2024.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_complementar_n_001-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza a realização de concurso público para provimento de cargos efetivos do Quadros-Geral do Poder Executivo e dos Profissionais da Educação Básica do Município de Dois Irmãos do Tocantins, e dá providências.”</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_complementar_n_002-2024.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_complementar_n_002-2024.pdf</t>
   </si>
   <si>
     <t>“Altera o Anexo I da Lei 002/2024 que Dispõe sobre a Contratação de Pessoal em Regime Temporário, para atender a necessidade da Administração Pública e Revoga a Lei Municipal nº 642/2023 e posteriores alterações”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -503,68 +503,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_n_001_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_n_002_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_n_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/25/decreto_n_004_-_corpos_de_cristo_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_resolucao_-_2024-12-17.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_resolucao_-_2024-3-11.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_resolucao_-_2024-1-2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_complementar_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_complementar_n_002-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_n_001_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_n_002_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_n_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/25/decreto_n_004_-_corpos_de_cristo_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_resolucao_-_2024-12-17.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_resolucao_-_2024-3-11.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_resolucao_-_2024-1-2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_complementar_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_complementar_n_002-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="242" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>