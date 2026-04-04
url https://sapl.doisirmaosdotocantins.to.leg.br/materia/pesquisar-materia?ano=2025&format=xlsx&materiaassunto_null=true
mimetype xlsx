--- v1 (2026-01-02)
+++ v2 (2026-04-04)
@@ -54,1437 +54,1437 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JUNIOR DO RODOLFO</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento_01-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento_01-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a construção de um Bueiro duplo sobre o córrego mumbuca na fazenda do senhor Edson Fonseca.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>TIAGO BELIZÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_02-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_02-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a instalação de uns mata burros nas rotas escolares do nosso município.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_03-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_03-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e ao secretário de infraestrutura o patrolamento e encascalhamento da estrada pé da serra que liga a água branca para o veredão.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_04-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_04-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o executivo e ao secretário de infraestrutura que arrume a estrada que liga a TO 342 aos veredão, gameleira e os goianos.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_05-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_05-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o executivo e ao secretário de infraestrutura a sinalização de transito da cidade e quebras molas em frente os colégios e creches municipais.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_06-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_06-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a instalação de containers de lixo nas estradas da nossa cidade, para evitar que o lixo das propriedades rurais se espalhe nas ruas, bem como o encaixe dos containers nas ruas.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento_07-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento_07-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo por meio da secretaria de agricultura e meio ambiente que atendam a necessidade da associação vale da gameleira que necessita urgentemente de um poço artesiano.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento_08-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento_08-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e ao secretário de infraestrutura a tampa buraco na rua que será inaugurado o supermercado Goiás.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>GUSTAVO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/38/requerimento_09-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/38/requerimento_09-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno do transporte escolar urbano com máxima urgência.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento_10-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento_10-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o reajuste salarial para professores contratados, 20 horas, 30 horas e 40 horas.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>RONALDO SARUÊ</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento_11-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento_11-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que construa pontos de ônibus nas saídas da cidade, sentido Araguacema, Goianorte, Miranorte e Abreulandia.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_12-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_12-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a abertura da estrada que liga a vila união a cabeceira do purão.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_13-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_13-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e ao secretário de saúde a retirada dos cachorros de ruas da nossa cidade.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>KAROLINY CHAVES</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_14-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_14-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que seja contratado o serviço de um guarda para o Conselho Tutelar.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_15-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_15-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada uma revisão de ponte sobre o rio Grotão na TO 342 que liga os municípios de Dois Irmãos a Araguacema, trajeto que dá acesso entre as fazendas Ótica e Jatobá, dando acesso também à região das mangueiras.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_16-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_16-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizado aos motoristas da saúde adicional noturno.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/61/portaria_n_039-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/61/portaria_n_039-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a instalação de cestas de lixo em todas as praças da cidade.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/62/requerimento_n_035-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/62/requerimento_n_035-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e a secretaria de infraestrutura a construção de uma ponte sobre o Rio Gameleira, ao lado da Associação Vale da Gameleira.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_n_036-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_n_036-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e a secretaria de infraestrutura o patrolamento e encascalhamento da estrada dos pé da serra, que liga Água Branca à Gameleira.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_n_037-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_n_037-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que faça os reparos na estrada que liga Dois Irmãos à Mangueira na região do Salomiro.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_n_038-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_n_038-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e a secretaria de infraestrutura a sinalização de trânsito nas cidades.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/66/requerimento_n_039-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/66/requerimento_n_039-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e a secretaria de infraestrutura a execução de manutenção nas lâmpadas queimadas dos postes da cidade, visto que há vários pontos com lâmpadas queimadas.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/67/requerimento_n_040-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/67/requerimento_n_040-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo, por meio da secretaria da agricultura e meio ambiente, que atendam à necessidade da região do Salomiro, que necessita de um poço artesiano em sua propriedade.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_n_041-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_n_041-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e a secretaria de infraestrutura a revitalização do açude, que se encontra abandonado, com a cerca caída, buracos na entrada do balneário, além de apresentar vários casos de vandalismo e pichações nos bares, servindo de pastagem para cavalos e espaço para usuários de drogas em nossa cidade.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_n_042-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_n_042-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e ao secretário de agricultura que organizem uma data no mês ou um dia da semana, que seja amplamente anunciada e repassada para a população, para que os moradores possam descartar os entulhos e galhos de árvores de suas residências e lotes.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_n_043-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_n_043-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que mantenha o Legislativo informado sobre todas as atividades de todas as secretarias do município.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_n_044-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_n_044-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e a secretaria de infraestrutura a pintura das calçadas e meio-fio de nossa cidade, não apenas na área central, mas em toda a extensão do município.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_n_045-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_n_045-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e a infraestrutura o recapeamento ou um tampa buraco em frente o paquinha na Vila União.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_n_047-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_n_047-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que arrume a iluminação da rua do cartório até na TO em frente o Alcir.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_n_048-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_n_048-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que seja realizado o cascalhamento no varjão do lajeado no porto velho em que se encontra três poços de água represada, se tornando atoleiros que tem causado grandes transtornos aos moradores da região.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_n_049-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_n_049-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que providencie a colocação de uma placa de sinalização na Avenida Goiás, indicando que a via é de mão única.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>LUÍS CARLOS MARCENEIRO</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_n_050-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_n_050-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e ao secretário de infraestrutura a construção da ponte sobre o rio piranha que dá acesso ao Chico Toco.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_n_051-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_n_051-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e ao secretário de infraestrutura a construção da ponte sobre o córrego cabeceira da piranha e cascalhamento, propriedade do senhor Marcos que dá acesso a senhora Raimunda Rodrigues Manoel Padre, Valdeilson, Zezinho e Natal Genro Manoel padre na região do saló.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_n_052-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_n_052-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a construção de um posto de saúde no P.A Salomira.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_n_053-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_n_053-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a contratação de um guarda metropolitano.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_n_054-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_n_054-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a implantação de um setor industrial no município.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_n_055-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_n_055-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a criação de um custo de ajuda para os universitários de baixa renda.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_n_056-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_n_056-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a disponibilização de transporte para os universitários que cursam em Paraíso do Tocantins - TO.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_n_057-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_n_057-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a implantação de um laboratório de análises em nossos município.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_n_058-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_n_058-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e ao secretário de infraestrutura a realização de reparos e operação tapa-buracos nas estradas do nosso município.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_n_059-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_n_059-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e ao secretário de infraestrutura a construção da ponte sobre o Rio Cocalim da estrada de saída do Salomira ao acesso de Goianorte.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_n_060-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_n_060-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e ao secretário de saúde a aquisição de um aparelho de raio-X para atender às demandas da população.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_n_061-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_n_061-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a contratação de um profissional para operar a máquina de ultrassom diariamente.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_n_062-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_n_062-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e ao secretário de meio ambiente a poda dos galhos das árvores que estão sobre as ruas.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/89/requerimento_n_063-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/89/requerimento_n_063-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a implantação de uma casa de apoio para atender os moradores das regiões rurais do Salomira, Mangueira e Saló.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_n_064-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_n_064-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que providencie a interligação da Rua Gurupi ao Setor Neblina, com o apoio dos setores responsáveis, se for o caso.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_065-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_065-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o executivo e o secretário de infraestrutura o recapeamento ou uma tampa buraco ao lado do balneário.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_n_066-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_n_066-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e ao secretário de infraestrutura o patrolamento e cascalhamento da estrada que é rota escolar dos goiano a estrada que liga Dois Irmãos ao município de Goianorte.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento_n_067-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento_n_067-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que arrume ou reparem os buracos no asfalto e iluminação da rua dos buritis.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/113/requerimento_n_068-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/113/requerimento_n_068-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a doação de lotes comerciais para os empresários investidores no nosso município.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_n_069-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_n_069-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao secretário de saúde a concessão de diárias aos motoristas de ambulância que realizam o transporte de paciente do município para outras cidades.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_n_070-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_n_070-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a concessão de gratificações aos profissionais que atuam na Unidade Básica de Saúde (UBS).</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_n_071-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_n_071-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao secretário de saúde a concessão de diárias para médicos, enfermeiros e técnicos de enfermagem que acompanham pacientes em viagens para outros municípios.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_n_072-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_n_072-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao secretário de saúde a concessão de adicional de salubridade para os profissionais concursos que atuam nas Unidades de Saúde (UBS) e outros setores relacionados.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_n_073-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_n_073-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao secretário de educação a inclusão de monitores escolares em todos os ônibus que fazem o transporte dos alunos da rede municipal.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_n_074-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_n_074-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao secretário de saúde a aquisição de destionadores para as unidades de emergência do município.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento_n_075-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento_n_075-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao secretário de saúde a aquisição de uma nova ambulância UTI móvel, para garantir um atendimento de urgência e emergência mais eficiente.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento_n_076-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento_n_076-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e a infraestrutura o recapeamento ou um tampa buraco na rua do supermercado Goiás.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/104/requerimento_n_077-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/104/requerimento_n_077-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e a infraestrutura o patrolamento e cascalhamento da estrada que vai para o Guilherme, Pedro e os demais produtores.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/105/requerimento_n_078-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/105/requerimento_n_078-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e a secretaria de agricultura que mandem a máquina PC para a região da Gameleira para sancionar a escassez de água na região é necessário porque já está faltando água para o gado, criação e produtores.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/106/requerimento_n_079-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/106/requerimento_n_079-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a compra de mais áreas para fazer loteamento para a doação para a nossa comunidade carente.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento_n_080-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento_n_080-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo a instalação de mata burro nas regiões de rotas escolares.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/108/requerimento_n_081-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/108/requerimento_n_081-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo uma sessão solene de recepção à nossa senadora da república no dia 26/06/2025.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento_n_082-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento_n_082-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao secretário executivo uma explicação do motivo pelo qual os conselheiros tutelares estão recebendo apenas meia diária, quando o correto seria o pagamento de uma diária e meia.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_n_083-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_n_083-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo e ao secretário de infraestrutura o patrolamento e cascalhamento da estrada na região da serrinha rota escolar da Rosana esposa do Domingos.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/118/camscanner_25-08-2025_09.04_1.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/118/camscanner_25-08-2025_09.04_1.pdf</t>
   </si>
   <si>
     <t>Requerimento para recapeamento ou uma tampa buraco na rua da vila união.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/119/camscanner_25-08-2025_09.04_2.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/119/camscanner_25-08-2025_09.04_2.pdf</t>
   </si>
   <si>
     <t>Requerimento para o patrolamento e encascalhamento da estrada que vai do Veredão a água Branca e demais produtores.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/120/camscanner_25-08-2025_09.04_3.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/120/camscanner_25-08-2025_09.04_3.pdf</t>
   </si>
   <si>
     <t>Requerimento para que mandem a máquina PC para região da Gameleira e os goianos para sancionar a escassez de água na região.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/121/camscanner_25-08-2025_09.04_4.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/121/camscanner_25-08-2025_09.04_4.pdf</t>
   </si>
   <si>
     <t>Requerimento para compra de mais áreas para fazer loteamento para a doação para nossa comunidade carente.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/122/camscanner_25-08-2025_09.04_5.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/122/camscanner_25-08-2025_09.04_5.pdf</t>
   </si>
   <si>
     <t>Requerimento para instalação de mata burros nas regiões de rotas de escolas.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/123/camscanner_25-08-2025_09.04_6.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/123/camscanner_25-08-2025_09.04_6.pdf</t>
   </si>
   <si>
     <t>Requerimento de contêineres de lixo na entrada da cidade para os descartes de chacareiro e fazendeiro ou turista que possa descartar seus lixos.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/124/camscanner_25-08-2025_09.04_8.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/124/camscanner_25-08-2025_09.04_8.pdf</t>
   </si>
   <si>
     <t>Requerimento para esclarecimentos sobre o controle de animais de nossa cidade.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/125/camscanner_25-08-2025_09.04_9.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/125/camscanner_25-08-2025_09.04_9.pdf</t>
   </si>
   <si>
     <t>Requerimento para doação de uma casa popular para família que teve a casa toda queimada pelo incêndio na chácara perto da cidade que queimou tudo de valores dentro de uma casa, família do willker.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/127/camscanner_25-08-2025_09.14_1.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/127/camscanner_25-08-2025_09.14_1.pdf</t>
   </si>
   <si>
     <t>Requerimento para o patrolamento e cascalhamento nas estradas da Rota Escolar Municipal Machado de Assis, passando por Vilmar Medrado, Sidnei, Armando, Chicão, até a interseção com o asfalto.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/128/camscanner_25-08-2025_09.14_2.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/128/camscanner_25-08-2025_09.14_2.pdf</t>
   </si>
   <si>
     <t>Requerimento para o patrolamento e cascalhamento na Rota Escolar do Surubim, estrada que passa por Seu Cristino, Dona Enedina, Zé Barbosa. Honório, Maria Félix, Dimas Tosta, Seu Luca, Juarez, Elismar da Goiatuba e Pedro Piau.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/126/camscanner_25-08-2025_09.04_10.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/126/camscanner_25-08-2025_09.04_10.pdf</t>
   </si>
   <si>
     <t>Requerimento para raspagem até o Bar do Juarez e do campo de Mebol, com a colocação de manilhas para melhorar o acesso no período de inverno, bem como o envio da máquina PC para atender as regiões do Eíismar, Pedro Piauí e Juarez.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>ERALDO COELHO, GUSTAVO OLIVEIRA, JUNIOR DO RODOLFO, KAROLINY CHAVES, LUÍS CARLOS MARCENEIRO, RAIMUNDO NONATO, RITA DE CÁSSIA, RONALDO SARUÊ, TIAGO BELIZÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/129/camscanner_25-08-2025_09.16.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/129/camscanner_25-08-2025_09.16.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando ao Executivo Municipal a concessão de reajuste salarial ou adicional noturno para os motoristas da saúde.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/132/requerimento_n_097-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/132/requerimento_n_097-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de reforma dos quiosques do Balneário Canutos, que se encontram em péssimas condições.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/133/requerimento_n_098-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/133/requerimento_n_098-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para patrolamento e encascalhamento da estrada do Guilherme da Serra.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_n_099-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_n_099-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para entrega de traves de gol e material esportivo para a região do Bar Juarez.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento_n_100-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento_n_100-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações sobre o funcionamento do matadouro.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento_n_101-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento_n_101-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações sobre a situação do quiosque da praça Castelo Branco, que se encontra desativado.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento_n_102-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento_n_102-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que seja realizado o patrolamento e cascalhamento nas estradas da Rota Escolar Municipal Machado de Assis, passando por Vilmar Medrado, Sidnei, Armando, Chicão, até a interseção com o asfalto.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/138/requerimento_n_103-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/138/requerimento_n_103-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para realização de concurso público em nossa cidade com extrema urgência.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/139/requerimento_n_104-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/139/requerimento_n_104-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que seja instituído o dia 24 de junho o dia municipal do católico.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/140/requerimento_n_105-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/140/requerimento_n_105-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que cedam um espaço para que um comerciante possa construir um barracão em frente ao seu estabelecimento e conveniência, a fim de melhor atender seus clientes.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/141/requerimento_n_106-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/141/requerimento_n_106-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para o envio de máquina retroescavadeira para realizar serviços de abertura de represas, cacimbas, patrolamento e encascalhamento das estradas que dão acesso às propriedades dos senhores Zé Barra Mansa, Edimar Medrado, Laerte Resplandes, Jair Jardim, Adailson Caroba, Vando, Pedro Borá, Guilherme Glória, Maria do Sassi, José Mineiro, Manoel Timóteo, Chico Liduína, Toim e Antônio Conceição, na comunidade São José.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/142/requerimento_n_107-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/142/requerimento_n_107-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que a máquina retroescavadeira retorne à região da Gameleira, onde ficaram cinco produtores sem atendimento.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/143/requerimento_n_108-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/143/requerimento_n_108-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações sobre o critério de entrega de cascalho na cidade para moradores que estão em construção.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento_n_109-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento_n_109-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para a construção de uma ponte que liga as propriedades do Sr. Roberto Saruê, do Sr. Viturino Noleto e demais produtores da região.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento_n_110-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento_n_110-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que seja realizado uma reforma na sede da APAE, incluindo adaptações para acessibilidade e melhorias estruturais, visando garantir segurança e conforto aos alunos com deficiência.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento_n_111-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento_n_111-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que seja realizada a construção de um centro de velórios no cemitério municipal, com estrutura adequada, incluindo água, energia e iluminação, que atualmente não existem.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/147/requerimento_n_112-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/147/requerimento_n_112-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações de quando vai se iniciar a construção da praça no setor neblina.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_n_113-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_n_113-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que providencie uniformes para a equipe juvenil do município e que seja realizado um treinamento mais adequado às crianças e adolescentes que participam das atividades esportivas.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_n_114-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_n_114-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que o Poder Executivo e a Secretaria de Infraestrutura faça o recapeamento ou um tampa buraco na rua da vila união.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_n_115-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_n_115-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que o Executivo e a Secretaria de Infraestrutura faça o patrolamento e encascalhamento da estrada que vai do Veredão a água branca e demais produtores.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_n_116-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_n_116-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que o executivo e a secretaria de agricultura mandem a máquina PC para região do Bar do Juarez região da fazenda Goiatuba para sancionar a escassez de água na região.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/153/requerimento_n_117-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/153/requerimento_n_117-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que seja realizado a instalação de mata burro nas regiões de rotas escolares do salo e dos goianos e demais regiões.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/154/requerimento_n_118-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/154/requerimento_n_118-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para o executivo de informação de quanto vai começar as obras de construção da rodoviária, que foi demolida em junho, já vai fazer 4 meses, e peço ao executivo que coloque uma tenda e mais bancos na rodoviária provisória.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/155/requerimento_n_119-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/155/requerimento_n_119-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento, pela quarta vez, uns contêineres de lixo na entrada da cidade, e que coloque os contêineres em todos os comerciantes locais.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento_n_120-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento_n_120-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que o executivo atualize a Lei da Licença dos Taxistas da nossa cidade que é de 5 anos que passe a ser 10 anos, pois só tem a nossa cidade no vale do Araguaia que a licença é de 5 anos que é desatualizada, que atualize para 10 anos, e aumente a avaliação de cores dos carros do táxi porque lá tem opção de só 2 cores branco e prata.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_n_121-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_n_121-2025.pdf</t>
   </si>
   <si>
     <t>Solicita aos nobres colegas vereadores o abono a faltas do dia 10 e 11 de novembro de 2025.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/166/requerimento_n_122-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/166/requerimento_n_122-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que o executivo e a infraestrutura faça o reparo de lâmpadas queimadas nos postes em algumas ruas da cidade.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/167/requerimento_n_123-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/167/requerimento_n_123-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que o executivo e a infraestrutura faça o patrolamento e encascalhamento da estrada que vai para Matinha Sr Valter fazenda São José e demais produtores.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/168/requerimento_n_124-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/168/requerimento_n_124-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que o executivo e a secretaria de agricultura que mandem a máquina PC para região dos goianos para sancionar a escassez de água na região.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/169/requerimento_n_125-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/169/requerimento_n_125-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento para que o executivo faça a instalação de mata burro onde não tem, nas regiões de rotas escolares do município.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Geciran Saraiva Silva</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_n_001_2025_-_altera_lei_384.2011_-_sim_1.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_n_001_2025_-_altera_lei_384.2011_-_sim_1.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n° 384/2011, de 06 de dezembro de 2011, que dispõe sobre a criação do Serviço de Inspeção Municipal - SIM, no âmbito do Município de Dois Irmãos do Tocantins, e adota outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_n_002_2025_-_altera_lei_297.2007_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_n_002_2025_-_altera_lei_297.2007_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n° 297/2007, de 23 de agosto de 2007, que cria funções populares providas mediante cargos em comissão, mecanismos de controle, funcionamento e organização interna dos Conselhos Tutelares e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_n_003_2025_-_altera_a_lei_692.2024_-_loa.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_n_003_2025_-_altera_a_lei_692.2024_-_loa.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 6º da Lei nº 692/2024 de 06 de dezembro de 2024 – Lei de Orçamentária Anual”.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_n_006_2025_-_financiamento_de_predio_publicos.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_n_006_2025_-_financiamento_de_predio_publicos.pdf</t>
   </si>
   <si>
     <t>Autorização a realização de Programa de Financiamento para construção de prédios públicos municipais, em especial a Sede do Poder Executivo (Paço Municipal), demais edificações de secretarias, bem como aquisição de mobiliário, equipamentos e estrutura física.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_n_007_2025_-_sisan.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_n_007_2025_-_sisan.pdf</t>
   </si>
   <si>
     <t>Estabelece os componentes municipais do Sistema Nacional de Segurança Alimentar e Nutricional - SISAN, criado pela Lei Federal n° 11.346, de 15 de setembro de 2006.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/94/projeto_de_lei_n_009_2025_-_doacoaao_casas_populares.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/94/projeto_de_lei_n_009_2025_-_doacoaao_casas_populares.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção e doação de casas populares aos moradores do município de Dois Irmãos / TO e adota outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_lei_n_010_2025_-_poliutica_educacoaao_integral.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_lei_n_010_2025_-_poliutica_educacoaao_integral.pdf</t>
   </si>
   <si>
     <t>Que institui a política de educação integral em tempo integral na rede municipal de ensino de Dois Irmãos do Tocantins - TO, e define as diretrizes gerais e objetivos a serem alcançados e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei_no_011_2025_-_reajuste_educacao_202555.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei_no_011_2025_-_reajuste_educacao_202555.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reajuste da remuneração constantes dos anexos III e VI da Lei Municipal nº 682∕2024 do Plano de Cargos, Carreira e Remuneração dos Profissionais da Educação Básica, para o exercício de 2025 e dá outras providencias”.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_lei_no_012_2025_-_reajuste_salarial_quadro_geral_e_saude100.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_lei_no_012_2025_-_reajuste_salarial_quadro_geral_e_saude100.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral anual da remuneração dos servidores públicos da Administração Direta do Quadro Geral e Saúde do Poder Executivo do Município de Dois Irmãos do Tocantins, e adota outras providências”.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_no_016__2025_-_idade_maxima_transporte_escolar.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_no_016__2025_-_idade_maxima_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vida útil dos veículos utilizados no transporte escolar e dá outras providências.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_no_017_2025_-_atualizacao_atuarial_2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_no_017_2025_-_atualizacao_atuarial_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do plano de amortização do déficit atuarial do RPPS do município de Dois Irmãos do Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_resolucao_04.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_resolucao_04.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos do regimento interno da Câmara Municipal de Dois Irmãos do Tocantins (Resolução n° 004/2023), para dispor sobre o período de realização da eleição para renovação da mesa diretora e dá outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_complementar_no_001_2025_nova_estrutura_adm._poder_executivo.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_complementar_no_001_2025_nova_estrutura_adm._poder_executivo.pdf</t>
   </si>
   <si>
     <t>“Cria nova Estrutura Administrativa do Quadro Organizacional do Poder Executivo do Município de Dois Irmãos do Tocantins“.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_complementar_no_002_2025_-_lei_de_contrato_temporario_3.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_complementar_no_002_2025_-_lei_de_contrato_temporario_3.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a contratação de pessoal em regime temporário, para atender a necessidade da administração pública”.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_lei_complementar_n_003_2025_-_altera_lei_004.2025_-_estrutura_adm.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_lei_complementar_n_003_2025_-_altera_lei_004.2025_-_estrutura_adm.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 004/2025, de 21 de janeiro de 2025, que Cria nova Estrutura Administrativa do Quadro Organizacional do Poder Executivo do Município de Dois Irmãos do Tocantins”.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_complementar_n_004_2025_-_altera_lei_005.2025_-_contrato_temporario.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_complementar_n_004_2025_-_altera_lei_005.2025_-_contrato_temporario.pdf</t>
   </si>
   <si>
     <t>“Altera o Anexo I da Lei Complementar nº 005/2025, de 21 de janeiro de 2025, que dispõe sobre a contratação de pessoal em regime temporário, para atender à necessidade da administração pública”.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_comp._n_005-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_comp._n_005-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 004/2025, de 21 de janeiro de 2025, que cria nova estrutura administrativa do quadro organizacional do poder executivo do município de Dois Irmãos do Tocantins.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_complementar_n_006_2025_-_altera_lei_005.2025_-_contrato_temporario.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_complementar_n_006_2025_-_altera_lei_005.2025_-_contrato_temporario.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Complementar n° 005/2025, de 21 de janeiro de 2025, que dispõe sobre a contratação de pessoal em regime temporário, para atender à necessidade da administração pública.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_lei_complementar_no_007-2025__-_ppa-2026-2029.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_lei_complementar_no_007-2025__-_ppa-2026-2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Elaboração do Plano Plurianual de governo do Município, para o período de 2026/2029.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_lei_complementar_no_008-2025_-_ldo-2026.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_lei_complementar_no_008-2025_-_ldo-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/159/projeto_de_lei_complementar_no_009-2025_loa_2026.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/159/projeto_de_lei_complementar_no_009-2025_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do orçamento anual do município de Dois Irmãos do Tocantins, para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>CONV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/53/01_-_06-01_convocacao_sessao_extraordinaria_07-01-2025.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/53/01_-_06-01_convocacao_sessao_extraordinaria_07-01-2025.pdf</t>
   </si>
   <si>
     <t>Convocação dos vereadores para participarem da Sessão Extraordinária referente ao mês de janeiro, no dia 07/01/2025.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/28/camscanner_21-01-2025_13.17.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/28/camscanner_21-01-2025_13.17.pdf</t>
   </si>
   <si>
     <t>Convocação dos vereadores para participarem da Sessão Extraordinária referente ao mês de janeiro, no dia 21/01/2025.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/54/03_-_13-02_convocacao_sessoes_fevereiro.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/54/03_-_13-02_convocacao_sessoes_fevereiro.pdf</t>
   </si>
   <si>
     <t>Convocação dos vereadores para participarem das Sessões Ordinárias referente ao mês de fevereiro de 2025.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/29/convocacao_sessoes_marco.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/29/convocacao_sessoes_marco.pdf</t>
   </si>
   <si>
     <t>Convocação dos vereadores para participarem das sessões ordinárias referente ao mês de março de 2025.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/57/convocacao.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/57/convocacao.pdf</t>
   </si>
   <si>
     <t>Convocação dos vereadores para participarem das sessões ordinárias referente ao mês de abril de 2025.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/91/convicacao.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/91/convicacao.pdf</t>
   </si>
   <si>
     <t>Convocação dos vereadores para participarem das sessões ordinárias referente ao mês de maio de 2025.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/93/convocacao.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/93/convocacao.pdf</t>
   </si>
   <si>
     <t>Convocação dos vereadores para participarem das sessões ordinárias referente ao mês de junho de 2025.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/117/convocacao.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/117/convocacao.pdf</t>
   </si>
   <si>
     <t>Convocação dos vereadores para participarem das sessões ordinárias referente ao mês de agosto de 2025.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/130/convocacao_e_lista.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/130/convocacao_e_lista.pdf</t>
   </si>
   <si>
     <t>Convocação dos vereadores para participarem das sessões ordinárias referente ao mês de setembro de 2025.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/148/convocacao.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/148/convocacao.pdf</t>
   </si>
   <si>
     <t>Convocação dos vereadores para participarem das sessões ordinárias referente ao mês de outubro de 2025.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/165/convocacao.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/165/convocacao.pdf</t>
   </si>
   <si>
     <t>Convocação dos vereadores para participarem das sessões ordinárias referente ao mês de dezembro de 2025.</t>
   </si>
   <si>
     <t>EDC</t>
   </si>
   <si>
     <t>Edital de Convocação</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/51/13-02_edital_de_convoccao_fevereiro.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/51/13-02_edital_de_convoccao_fevereiro.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO PARA SESSÕES ORDINÁRIAS que irão acontecer nos dias 17 a 21 de Fevereiro de 2025, com início às 19 horas, no Plenário do Legislativo.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/52/06-03_edital_de_convocacao.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/52/06-03_edital_de_convocacao.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO PARA SESSÕES ORDINÁRIAS que irão acontecer nos dias 10 a 14 de março de 2025, com início às 19 horas, no Plenário do Legislativo.</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/116/006_edital_de_conv.para_agosto_sessao_ordinaria_202573.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/116/006_edital_de_conv.para_agosto_sessao_ordinaria_202573.pdf</t>
   </si>
   <si>
     <t>Edital de Convocação para as Sessões ordinárias que irão acontecer nos dias 18 a 22 de Agosto de 2025, com início às 19 horas, no Plenário do Legislativo.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/131/edital_n_07-2025_-_convocacao.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/131/edital_n_07-2025_-_convocacao.pdf</t>
   </si>
   <si>
     <t>Edital de Convocação para as Sessões ordinárias que irão acontecer nos dias 15 a 19 de setembro de 2025, com início às 19 horas, no Plenário do Legislativo.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 28 da Lei Orgânica do município de Dois Irmãos do Tocantins, para dispor sobre o período de realização da eleição da mesa diretora da Câmara Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1791,68 +1791,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/38/requerimento_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/61/portaria_n_039-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/62/requerimento_n_035-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_n_036-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_n_037-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_n_038-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/66/requerimento_n_039-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/67/requerimento_n_040-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_n_041-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_n_044-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_n_047-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_n_050-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_n_052-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_n_054-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_n_055-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_n_056-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_n_057-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_n_058-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_n_059-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_n_060-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_n_061-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_n_062-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/89/requerimento_n_063-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_n_064-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_065-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_n_066-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento_n_067-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/113/requerimento_n_068-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_n_069-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_n_070-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_n_071-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_n_072-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_n_073-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_n_074-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento_n_075-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento_n_076-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/104/requerimento_n_077-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/105/requerimento_n_078-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/106/requerimento_n_079-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento_n_080-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/108/requerimento_n_081-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento_n_082-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_n_083-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/118/camscanner_25-08-2025_09.04_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/119/camscanner_25-08-2025_09.04_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/120/camscanner_25-08-2025_09.04_3.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/121/camscanner_25-08-2025_09.04_4.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/122/camscanner_25-08-2025_09.04_5.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/123/camscanner_25-08-2025_09.04_6.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/124/camscanner_25-08-2025_09.04_8.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/125/camscanner_25-08-2025_09.04_9.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/127/camscanner_25-08-2025_09.14_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/128/camscanner_25-08-2025_09.14_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/126/camscanner_25-08-2025_09.04_10.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/129/camscanner_25-08-2025_09.16.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/132/requerimento_n_097-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/133/requerimento_n_098-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_n_099-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento_n_100-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento_n_101-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento_n_102-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/138/requerimento_n_103-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/139/requerimento_n_104-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/140/requerimento_n_105-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/141/requerimento_n_106-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/142/requerimento_n_107-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/143/requerimento_n_108-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento_n_109-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento_n_110-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento_n_111-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/147/requerimento_n_112-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_n_113-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_n_114-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_n_115-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_n_116-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/153/requerimento_n_117-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/154/requerimento_n_118-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/155/requerimento_n_119-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento_n_120-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_n_121-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/166/requerimento_n_122-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/167/requerimento_n_123-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/168/requerimento_n_124-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/169/requerimento_n_125-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_n_001_2025_-_altera_lei_384.2011_-_sim_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_n_002_2025_-_altera_lei_297.2007_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_n_003_2025_-_altera_a_lei_692.2024_-_loa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_n_006_2025_-_financiamento_de_predio_publicos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_n_007_2025_-_sisan.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/94/projeto_de_lei_n_009_2025_-_doacoaao_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_lei_n_010_2025_-_poliutica_educacoaao_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei_no_011_2025_-_reajuste_educacao_202555.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_lei_no_012_2025_-_reajuste_salarial_quadro_geral_e_saude100.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_no_016__2025_-_idade_maxima_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_no_017_2025_-_atualizacao_atuarial_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_complementar_no_001_2025_nova_estrutura_adm._poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_complementar_no_002_2025_-_lei_de_contrato_temporario_3.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_lei_complementar_n_003_2025_-_altera_lei_004.2025_-_estrutura_adm.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_complementar_n_004_2025_-_altera_lei_005.2025_-_contrato_temporario.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_comp._n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_complementar_n_006_2025_-_altera_lei_005.2025_-_contrato_temporario.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_lei_complementar_no_007-2025__-_ppa-2026-2029.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_lei_complementar_no_008-2025_-_ldo-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/159/projeto_de_lei_complementar_no_009-2025_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/53/01_-_06-01_convocacao_sessao_extraordinaria_07-01-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/28/camscanner_21-01-2025_13.17.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/54/03_-_13-02_convocacao_sessoes_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/29/convocacao_sessoes_marco.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/57/convocacao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/91/convicacao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/93/convocacao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/117/convocacao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/130/convocacao_e_lista.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/148/convocacao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/165/convocacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/51/13-02_edital_de_convoccao_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/52/06-03_edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/116/006_edital_de_conv.para_agosto_sessao_ordinaria_202573.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/131/edital_n_07-2025_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_resolucao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/33/requerimento_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/38/requerimento_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/61/portaria_n_039-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/62/requerimento_n_035-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_n_036-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_n_037-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_n_038-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/66/requerimento_n_039-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/67/requerimento_n_040-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_n_041-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_n_044-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_n_047-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_n_050-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_n_052-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_n_054-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_n_055-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_n_056-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_n_057-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_n_058-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_n_059-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_n_060-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_n_061-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_n_062-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/89/requerimento_n_063-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_n_064-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_065-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_n_066-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento_n_067-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/113/requerimento_n_068-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_n_069-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_n_070-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_n_071-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_n_072-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_n_073-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_n_074-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento_n_075-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento_n_076-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/104/requerimento_n_077-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/105/requerimento_n_078-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/106/requerimento_n_079-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento_n_080-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/108/requerimento_n_081-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento_n_082-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_n_083-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/118/camscanner_25-08-2025_09.04_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/119/camscanner_25-08-2025_09.04_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/120/camscanner_25-08-2025_09.04_3.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/121/camscanner_25-08-2025_09.04_4.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/122/camscanner_25-08-2025_09.04_5.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/123/camscanner_25-08-2025_09.04_6.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/124/camscanner_25-08-2025_09.04_8.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/125/camscanner_25-08-2025_09.04_9.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/127/camscanner_25-08-2025_09.14_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/128/camscanner_25-08-2025_09.14_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/126/camscanner_25-08-2025_09.04_10.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/129/camscanner_25-08-2025_09.16.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/132/requerimento_n_097-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/133/requerimento_n_098-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_n_099-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/135/requerimento_n_100-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/136/requerimento_n_101-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento_n_102-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/138/requerimento_n_103-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/139/requerimento_n_104-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/140/requerimento_n_105-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/141/requerimento_n_106-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/142/requerimento_n_107-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/143/requerimento_n_108-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/144/requerimento_n_109-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/145/requerimento_n_110-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/146/requerimento_n_111-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/147/requerimento_n_112-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_n_113-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_n_114-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_n_115-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/152/requerimento_n_116-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/153/requerimento_n_117-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/154/requerimento_n_118-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/155/requerimento_n_119-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento_n_120-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_n_121-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/166/requerimento_n_122-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/167/requerimento_n_123-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/168/requerimento_n_124-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/169/requerimento_n_125-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_n_001_2025_-_altera_lei_384.2011_-_sim_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_de_lei_n_002_2025_-_altera_lei_297.2007_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_de_lei_n_003_2025_-_altera_a_lei_692.2024_-_loa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_n_006_2025_-_financiamento_de_predio_publicos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_n_007_2025_-_sisan.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/94/projeto_de_lei_n_009_2025_-_doacoaao_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_lei_n_010_2025_-_poliutica_educacoaao_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei_no_011_2025_-_reajuste_educacao_202555.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_lei_no_012_2025_-_reajuste_salarial_quadro_geral_e_saude100.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_no_016__2025_-_idade_maxima_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_no_017_2025_-_atualizacao_atuarial_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_complementar_no_001_2025_nova_estrutura_adm._poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_complementar_no_002_2025_-_lei_de_contrato_temporario_3.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/46/projeto_de_lei_complementar_n_003_2025_-_altera_lei_004.2025_-_estrutura_adm.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_complementar_n_004_2025_-_altera_lei_005.2025_-_contrato_temporario.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_comp._n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_complementar_n_006_2025_-_altera_lei_005.2025_-_contrato_temporario.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_lei_complementar_no_007-2025__-_ppa-2026-2029.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_lei_complementar_no_008-2025_-_ldo-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/159/projeto_de_lei_complementar_no_009-2025_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/53/01_-_06-01_convocacao_sessao_extraordinaria_07-01-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/28/camscanner_21-01-2025_13.17.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/54/03_-_13-02_convocacao_sessoes_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/29/convocacao_sessoes_marco.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/57/convocacao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/91/convicacao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/93/convocacao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/117/convocacao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/130/convocacao_e_lista.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/148/convocacao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/165/convocacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/51/13-02_edital_de_convoccao_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/52/06-03_edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/116/006_edital_de_conv.para_agosto_sessao_ordinaria_202573.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/131/edital_n_07-2025_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.doisirmaosdotocantins.to.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_resolucao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="161.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>